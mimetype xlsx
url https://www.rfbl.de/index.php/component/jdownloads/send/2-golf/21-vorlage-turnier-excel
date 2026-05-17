--- v0 (2025-11-03)
+++ v1 (2026-05-17)
@@ -1,140 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr showInkAnnotation="0" codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\uh02400030.bmwgroup.net\home$\Q130710\DATEN\Privat\Golf\RFBL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D948DF5-A0C4-4204-855E-603A095EABF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1414A959-6706-4E9C-BCCB-CA187BCCF194}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Turnier" sheetId="5" r:id="rId1"/>
     <sheet name="Firmen" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Firmen!$A$1:$A$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Firmen!$A$1:$A$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Turnier!$A$1:$J$61</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="53">
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>HCP</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Heimatclub</t>
   </si>
   <si>
     <t>Unternehmen</t>
   </si>
   <si>
     <t>Tel.</t>
   </si>
   <si>
     <t>SGB</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Flight #</t>
   </si>
   <si>
     <t>Kommentar</t>
   </si>
   <si>
     <t>Firmen</t>
   </si>
   <si>
     <t>Mercedes</t>
   </si>
   <si>
     <t>KRONES</t>
   </si>
   <si>
     <t>Justiz</t>
   </si>
   <si>
     <t>Zeit</t>
   </si>
   <si>
-    <t>Continental</t>
-[...1 lines deleted...]
-  <si>
     <t>Mentzel</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Polizei</t>
   </si>
   <si>
     <t>Stadt Rgbg</t>
   </si>
   <si>
     <t>BMW Werk Regensburg</t>
   </si>
   <si>
     <t>Mentzel GmbH</t>
   </si>
   <si>
     <t>Mercedes-Benz</t>
   </si>
   <si>
     <t>Firmen - Erweitert</t>
   </si>
   <si>
     <t>Maschinenfabrik Reinhausen GmbH</t>
@@ -188,50 +186,62 @@
     <t>Schneider</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>Meyer Ingenieure GmbH</t>
   </si>
   <si>
     <t>Meyer_Ing</t>
   </si>
   <si>
     <t>WEINBERGER mergers &amp; acquisitions GmbH</t>
   </si>
   <si>
     <t>Weinberger</t>
   </si>
   <si>
     <t>Haubensak</t>
   </si>
   <si>
     <t>Siemens</t>
   </si>
   <si>
     <t>Siemens AG</t>
+  </si>
+  <si>
+    <t>AUMOVIO</t>
+  </si>
+  <si>
+    <t>AUMOVIO Germany GmbH</t>
+  </si>
+  <si>
+    <t>Digital-Direkt</t>
+  </si>
+  <si>
+    <t>Digital-Direkt GmbH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -296,51 +306,51 @@
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="17">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
@@ -998,52 +1008,52 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J61"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="K7" sqref="K7"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="7" customWidth="1"/>
     <col min="3" max="3" width="10" style="7" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="27.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="24.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="76" style="3" customWidth="1"/>
     <col min="11" max="11" width="40.85546875" style="3" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>9</v>
       </c>
@@ -2026,309 +2036,323 @@
       <c r="C61" s="4"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="6"/>
       <c r="H61" s="5"/>
       <c r="I61" s="8"/>
       <c r="J61" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="36" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;D&amp;C&amp;16FLIGHTEINTEILUNG&amp;11
 </oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"BMW Group Condensed"&amp;12&amp;KC00000 CONFIDENTIAL</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B6AE6B88-F6F4-4024-87EA-AFA61D112583}">
           <x14:formula1>
-            <xm:f>Firmen!$A$2:$A$27</xm:f>
+            <xm:f>Firmen!$A$2:$A$28</xm:f>
           </x14:formula1>
           <xm:sqref>H2:H61</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:B25"/>
+  <dimension ref="A1:B26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="39.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="B6" s="12" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="12"/>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B8" s="12"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="9" t="s">
-        <v>33</v>
+      <c r="A10" s="10" t="s">
+        <v>46</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="10" t="s">
-        <v>17</v>
+      <c r="A15" s="9" t="s">
+        <v>30</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="9" t="s">
-        <v>12</v>
+      <c r="A16" s="10" t="s">
+        <v>16</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>43</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="12" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>47</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>38</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B25" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="9" t="s">
         <v>45</v>
       </c>
+      <c r="B26" s="9" t="s">
+        <v>44</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:A12" xr:uid="{00000000-0009-0000-0000-000001000000}">
-[...1 lines deleted...]
-      <sortCondition ref="A1:A12"/>
+  <autoFilter ref="A1:A13" xr:uid="{00000000-0009-0000-0000-000001000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B26">
+      <sortCondition ref="A1:A13"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:B18">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:B19">
     <sortCondition ref="B2"/>
   </sortState>
-  <conditionalFormatting sqref="A20:A25 B23:B25">
+  <conditionalFormatting sqref="A21:A26 B24:B26">
     <cfRule type="expression" dxfId="5" priority="19">
       <formula>#REF!=3</formula>
     </cfRule>
     <cfRule type="expression" dxfId="4" priority="20">
       <formula>#REF!=2</formula>
     </cfRule>
     <cfRule type="expression" dxfId="3" priority="21">
       <formula>#REF!=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A24">
+  <conditionalFormatting sqref="A25">
     <cfRule type="expression" dxfId="2" priority="10">
-      <formula>$B24=3</formula>
+      <formula>$B25=3</formula>
     </cfRule>
     <cfRule type="expression" dxfId="1" priority="11">
-      <formula>$B24=2</formula>
+      <formula>$B25=2</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="12">
-      <formula>$B24=1</formula>
+      <formula>$B25=1</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"BMW Group Condensed"&amp;12&amp;KC00000 CONFIDENTIAL</oddFooter>
   </headerFooter>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e6935750-240b-48e4-a615-66942a738439}" enabled="1" method="Standard" siteId="{ce849bab-cc1c-465b-b62e-18f07c9ac198}" contentBits="2" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>