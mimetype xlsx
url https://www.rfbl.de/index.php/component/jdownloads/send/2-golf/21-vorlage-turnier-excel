--- v1 (2026-05-17)
+++ v2 (2026-08-16)
@@ -2,88 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr showInkAnnotation="0" codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\uh02400030.bmwgroup.net\home$\Q130710\DATEN\Privat\Golf\RFBL\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bmwgroup-my.sharepoint.com/personal/michael-thomas_fitzsimons_bmw_de/Documents/Dokumente/Daten/Privat/Golf/RFBL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1414A959-6706-4E9C-BCCB-CA187BCCF194}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="13_ncr:1_{1414A959-6706-4E9C-BCCB-CA187BCCF194}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{05795C96-2AD4-4404-9A5B-ACF6FA927837}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Turnier" sheetId="5" r:id="rId1"/>
     <sheet name="Firmen" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Firmen!$A$1:$A$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Firmen!$A$1:$A$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Turnier!$A$1:$J$61</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="52">
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>HCP</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Heimatclub</t>
   </si>
   <si>
     <t>Unternehmen</t>
   </si>
   <si>
     <t>Tel.</t>
   </si>
   <si>
     <t>SGB</t>
   </si>
   <si>
@@ -122,126 +122,123 @@
   <si>
     <t>Stadt Rgbg</t>
   </si>
   <si>
     <t>BMW Werk Regensburg</t>
   </si>
   <si>
     <t>Mentzel GmbH</t>
   </si>
   <si>
     <t>Mercedes-Benz</t>
   </si>
   <si>
     <t>Firmen - Erweitert</t>
   </si>
   <si>
     <t>Maschinenfabrik Reinhausen GmbH</t>
   </si>
   <si>
     <t>Starkstrom-Gerätebau GmbH</t>
   </si>
   <si>
     <t>Matt Optik</t>
   </si>
   <si>
-    <t>24-Autobahn-Raststätten</t>
-[...1 lines deleted...]
-  <si>
     <t>24-Autobahn</t>
   </si>
   <si>
     <t>Gerresheimer</t>
   </si>
   <si>
     <t>Matt-Optik</t>
   </si>
   <si>
     <t>Gast</t>
   </si>
   <si>
     <t>Infineon</t>
   </si>
   <si>
-    <t>Läpple</t>
-[...10 lines deleted...]
-  <si>
     <t>Ärzte Regensburg und Landkreis</t>
   </si>
   <si>
     <t>Sparkasse</t>
   </si>
   <si>
     <t>Ärzte</t>
   </si>
   <si>
     <t>Schneider</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
     <t>Meyer Ingenieure GmbH</t>
   </si>
   <si>
     <t>Meyer_Ing</t>
   </si>
   <si>
     <t>WEINBERGER mergers &amp; acquisitions GmbH</t>
   </si>
   <si>
     <t>Weinberger</t>
   </si>
   <si>
     <t>Haubensak</t>
   </si>
   <si>
     <t>Siemens</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>AUMOVIO</t>
   </si>
   <si>
-    <t>AUMOVIO Germany GmbH</t>
-[...1 lines deleted...]
-  <si>
     <t>Digital-Direkt</t>
   </si>
   <si>
     <t>Digital-Direkt GmbH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herrmann &amp; Vogl Entsorgung und Recycling GmbH </t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-Autobahn-Raststätten </t>
+  </si>
+  <si>
+    <t>ams-OSRAM</t>
+  </si>
+  <si>
+    <t>ams-OSRAM International GmbH</t>
+  </si>
+  <si>
+    <t>H&amp;V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -311,51 +308,249 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="17">
+  <dxfs count="35">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
@@ -691,62 +886,62 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF33CC33"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabelle4" displayName="Tabelle4" ref="B1:J61" totalsRowShown="0" headerRowDxfId="16" dataDxfId="15">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabelle4" displayName="Tabelle4" ref="B1:J61" totalsRowShown="0" headerRowDxfId="34" dataDxfId="33">
   <autoFilter ref="B1:J61" xr:uid="{00000000-0009-0000-0100-000004000000}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Flight #" dataDxfId="14"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Kommentar" dataDxfId="6"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Flight #" dataDxfId="32"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Zeit" dataDxfId="31"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Name" dataDxfId="30"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Vorname" dataDxfId="29"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Heimatclub" dataDxfId="28"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="HCP" dataDxfId="27"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Unternehmen" dataDxfId="26"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Tel." dataDxfId="25"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Kommentar" dataDxfId="24"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1008,52 +1203,52 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J61"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="7" customWidth="1"/>
     <col min="3" max="3" width="10" style="7" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="27.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="24.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="76" style="3" customWidth="1"/>
     <col min="11" max="11" width="40.85546875" style="3" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>9</v>
       </c>
@@ -2036,309 +2231,309 @@
       <c r="C61" s="4"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="6"/>
       <c r="H61" s="5"/>
       <c r="I61" s="8"/>
       <c r="J61" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="36" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;D&amp;C&amp;16FLIGHTEINTEILUNG&amp;11
 </oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"BMW Group Condensed"&amp;12&amp;KC00000 CONFIDENTIAL</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B6AE6B88-F6F4-4024-87EA-AFA61D112583}">
           <x14:formula1>
-            <xm:f>Firmen!$A$2:$A$28</xm:f>
+            <xm:f>Firmen!$A$2:$A$29</xm:f>
           </x14:formula1>
           <xm:sqref>H2:H61</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
-    <col min="2" max="2" width="39.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="45.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B8" s="12"/>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="9" t="s">
-        <v>32</v>
+      <c r="A11" s="10" t="s">
+        <v>41</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="9" t="s">
+      <c r="A17" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>38</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="12" t="s">
+      <c r="B19" s="13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="12" t="s">
+      <c r="B25" s="9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>40</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:A13" xr:uid="{00000000-0009-0000-0000-000001000000}">
-[...1 lines deleted...]
-      <sortCondition ref="A1:A13"/>
+  <autoFilter ref="A1:A14" xr:uid="{00000000-0009-0000-0000-000001000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B27">
+      <sortCondition ref="A1:A14"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:B19">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:B20">
     <sortCondition ref="B2"/>
   </sortState>
-  <conditionalFormatting sqref="A21:A26 B24:B26">
-    <cfRule type="expression" dxfId="5" priority="19">
+  <conditionalFormatting sqref="A22:A26 B25:B26">
+    <cfRule type="expression" dxfId="23" priority="19">
       <formula>#REF!=3</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="4" priority="20">
+    <cfRule type="expression" dxfId="22" priority="20">
       <formula>#REF!=2</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="3" priority="21">
+    <cfRule type="expression" dxfId="21" priority="21">
       <formula>#REF!=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A25">
-[...1 lines deleted...]
-      <formula>$B25=3</formula>
+  <conditionalFormatting sqref="A26">
+    <cfRule type="expression" dxfId="20" priority="10">
+      <formula>$B26=3</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="1" priority="11">
-      <formula>$B25=2</formula>
+    <cfRule type="expression" dxfId="19" priority="11">
+      <formula>$B26=2</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="0" priority="12">
-      <formula>$B25=1</formula>
+    <cfRule type="expression" dxfId="18" priority="12">
+      <formula>$B26=1</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"BMW Group Condensed"&amp;12&amp;KC00000 CONFIDENTIAL</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e6935750-240b-48e4-a615-66942a738439}" enabled="1" method="Standard" siteId="{ce849bab-cc1c-465b-b62e-18f07c9ac198}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>